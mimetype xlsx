--- v0 (2025-12-25)
+++ v1 (2026-07-31)
@@ -1,156 +1,206 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="164011"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\$__Alejandro\AgroRevista\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Otros ordenadores\PC-Agro\AgroRevista\IndicesArticulos-Autores\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{650175D4-1260-4BAE-ACA5-77D6039A9AC3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7500"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="37">
   <si>
     <t>Apellido</t>
   </si>
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>e-Mail</t>
   </si>
   <si>
     <t>ORCID</t>
   </si>
   <si>
     <t>Principal</t>
   </si>
   <si>
     <t>Filiación</t>
   </si>
   <si>
-    <t>Adquisición de fondos</t>
-[...1 lines deleted...]
-  <si>
     <t>Análisis formal</t>
   </si>
   <si>
     <t>Conceptualización</t>
   </si>
   <si>
-    <t>Curaduría de datos</t>
-[...4 lines deleted...]
-  <si>
     <t>Investigación</t>
   </si>
   <si>
     <t>Metodología</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
-    <t>Redacción - borrador original</t>
-[...1 lines deleted...]
-  <si>
     <t>Software</t>
   </si>
   <si>
     <t>Supervisión</t>
   </si>
   <si>
     <t>Validación</t>
   </si>
   <si>
-    <t>Visualización.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">(*) CRediT </t>
   </si>
   <si>
     <t>Tipo de contribución - Credit (*)</t>
   </si>
   <si>
     <t>Título del trabajo</t>
   </si>
   <si>
     <t>Oren Autor</t>
   </si>
+  <si>
+    <t>Curación de datos</t>
+  </si>
+  <si>
+    <t>Obtención de financiación</t>
+  </si>
+  <si>
+    <t>Administración del proyecto</t>
+  </si>
+  <si>
+    <t>Visualización</t>
+  </si>
+  <si>
+    <t>Redacción – borrador original</t>
+  </si>
+  <si>
+    <t>Redacción – revisión y edición</t>
+  </si>
+  <si>
+    <t>Conceptualization</t>
+  </si>
+  <si>
+    <t>Data curation</t>
+  </si>
+  <si>
+    <t>Formal analysis</t>
+  </si>
+  <si>
+    <t>Funding acquisition</t>
+  </si>
+  <si>
+    <t>Investigation</t>
+  </si>
+  <si>
+    <t>Methodology</t>
+  </si>
+  <si>
+    <t>Project administration</t>
+  </si>
+  <si>
+    <t>Resources</t>
+  </si>
+  <si>
+    <t>Supervision</t>
+  </si>
+  <si>
+    <t>Validation</t>
+  </si>
+  <si>
+    <t>Visualization</t>
+  </si>
+  <si>
+    <t>Writing – original draft</t>
+  </si>
+  <si>
+    <t>Writing – review &amp; editing</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="2" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <b/>
-      <sz val="11"/>
+      <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
@@ -227,94 +277,95 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="17">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
-[...12 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -558,280 +609,331 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G31"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:G32"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A5" sqref="A5"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="8.7109375" style="1" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="45.7109375" customWidth="1"/>
+    <col min="1" max="1" width="8.7109375" style="16" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="22.5703125" style="3" customWidth="1"/>
+    <col min="3" max="3" width="22.7109375" style="3" customWidth="1"/>
+    <col min="4" max="4" width="27" style="3" customWidth="1"/>
+    <col min="5" max="5" width="18.28515625" style="3" customWidth="1"/>
+    <col min="6" max="6" width="41.42578125" style="3" customWidth="1"/>
+    <col min="7" max="7" width="45.7109375" style="3" customWidth="1"/>
+    <col min="8" max="16384" width="11.42578125" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="B2" s="12" t="s">
+    <row r="1" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1" s="1"/>
+      <c r="B1" s="2"/>
+      <c r="C1" s="2"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+      <c r="F1" s="2"/>
+      <c r="G1" s="2"/>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A2" s="1"/>
+      <c r="B2" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+    </row>
+    <row r="3" spans="1:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="1"/>
+      <c r="B3" s="5"/>
+      <c r="C3" s="6"/>
+      <c r="D3" s="6"/>
+      <c r="E3" s="6"/>
+      <c r="F3" s="6"/>
+      <c r="G3" s="7"/>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A4" s="1"/>
+      <c r="B4" s="2"/>
+      <c r="C4" s="2"/>
+      <c r="D4" s="2"/>
+      <c r="E4" s="2"/>
+      <c r="F4" s="2"/>
+      <c r="G4" s="2"/>
+    </row>
+    <row r="5" spans="1:7" s="10" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A5" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="D5" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="E5" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="F5" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="G5" s="9" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" s="12" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="C6" s="13"/>
+      <c r="E6" s="13"/>
+      <c r="G6" s="13"/>
+    </row>
+    <row r="7" spans="1:7" s="12" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="14">
+        <v>2</v>
+      </c>
+      <c r="C7" s="15"/>
+      <c r="E7" s="15"/>
+      <c r="G7" s="15"/>
+    </row>
+    <row r="8" spans="1:7" s="12" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="14">
+        <v>3</v>
+      </c>
+      <c r="C8" s="15"/>
+      <c r="E8" s="15"/>
+      <c r="G8" s="15"/>
+    </row>
+    <row r="9" spans="1:7" s="12" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="14">
+        <v>4</v>
+      </c>
+      <c r="C9" s="15"/>
+      <c r="E9" s="15"/>
+      <c r="G9" s="15"/>
+    </row>
+    <row r="10" spans="1:7" s="12" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="14">
+        <v>5</v>
+      </c>
+      <c r="C10" s="15"/>
+      <c r="E10" s="15"/>
+      <c r="G10" s="15"/>
+    </row>
+    <row r="11" spans="1:7" s="12" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="14">
+        <v>6</v>
+      </c>
+      <c r="C11" s="15"/>
+      <c r="E11" s="15"/>
+      <c r="G11" s="15"/>
+    </row>
+    <row r="12" spans="1:7" s="12" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="14">
+        <v>7</v>
+      </c>
+      <c r="C12" s="15"/>
+      <c r="E12" s="15"/>
+      <c r="G12" s="15"/>
+    </row>
+    <row r="13" spans="1:7" s="12" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="14">
+        <v>8</v>
+      </c>
+      <c r="C13" s="15"/>
+      <c r="E13" s="15"/>
+      <c r="G13" s="15"/>
+    </row>
+    <row r="14" spans="1:7" s="12" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="14">
+        <v>9</v>
+      </c>
+      <c r="C14" s="15"/>
+      <c r="E14" s="15"/>
+      <c r="G14" s="15"/>
+    </row>
+    <row r="15" spans="1:7" s="12" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="14">
+        <v>10</v>
+      </c>
+      <c r="C15" s="15"/>
+      <c r="E15" s="15"/>
+      <c r="G15" s="15"/>
+    </row>
+    <row r="18" spans="6:7" x14ac:dyDescent="0.2">
+      <c r="F18" s="17" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="19" spans="6:7" x14ac:dyDescent="0.2">
+      <c r="F19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="20" spans="6:7" x14ac:dyDescent="0.2">
+      <c r="F20" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21" spans="6:7" x14ac:dyDescent="0.2">
+      <c r="F21" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="22" spans="6:7" x14ac:dyDescent="0.2">
+      <c r="F22" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="23" spans="6:7" x14ac:dyDescent="0.2">
+      <c r="F23" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="24" spans="6:7" x14ac:dyDescent="0.2">
+      <c r="F24" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="25" spans="6:7" x14ac:dyDescent="0.2">
+      <c r="F25" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="26" spans="6:7" x14ac:dyDescent="0.2">
+      <c r="F26" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="27" spans="6:7" x14ac:dyDescent="0.2">
+      <c r="F27" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="28" spans="6:7" x14ac:dyDescent="0.2">
+      <c r="F28" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="29" spans="6:7" x14ac:dyDescent="0.2">
+      <c r="F29" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="30" spans="6:7" x14ac:dyDescent="0.2">
+      <c r="F30" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="31" spans="6:7" x14ac:dyDescent="0.2">
+      <c r="F31" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="32" spans="6:7" x14ac:dyDescent="0.2">
+      <c r="F32" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="C2" s="11"/>
-[...193 lines deleted...]
-        <v>18</v>
+      <c r="G32" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
   </sheetData>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="F20:F32">
+    <sortCondition ref="F20:F32"/>
+  </sortState>
   <mergeCells count="1">
     <mergeCell ref="B3:G3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">